--- v0 (2025-10-28)
+++ v1 (2026-04-29)
@@ -5,68 +5,68 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="20417"/>
   <workbookPr showInkAnnotation="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\affgen-server\AffGen-Progetti\URP\8_Accesso\REGISTRO E MODULISTICA ACCESSO\REGISTRO ACCESSI\2025_REGISTRO ACCESSI 30_09\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\affgen-server\AffGen-Progetti\URP\8_Accesso\REGISTRO E MODULISTICA ACCESSO\REGISTRO ACCESSI\2026_REGISTRO ACCESSI_31_03\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F2EEE59E-21EB-4BDB-A8E1-8C41E71ED93D}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{82BC4AB4-821F-45AE-AD58-8ECAFE99FFD6}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="32760" yWindow="32760" windowWidth="20070" windowHeight="7665" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="32760" yWindow="32760" windowWidth="20070" windowHeight="7665" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="registro_accesso_documentale" sheetId="1" r:id="rId1"/>
     <sheet name="registro_accesso_civico_semplic" sheetId="2" r:id="rId2"/>
     <sheet name="registro_accesso_civico_general" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="191029"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="299" uniqueCount="66">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="81" uniqueCount="41">
   <si>
     <t>Tipo Registro</t>
   </si>
   <si>
     <t>Data presentazione</t>
   </si>
   <si>
     <t>Data inizio sospensione</t>
   </si>
   <si>
     <t>Data fine sospensione</t>
   </si>
   <si>
     <t>Stato della richiesta</t>
   </si>
   <si>
     <t>Oggetto per la pubblicazione</t>
   </si>
   <si>
     <t>Presenza controinteressati</t>
   </si>
   <si>
     <t>Numero controinteressati</t>
   </si>
   <si>
@@ -117,623 +117,309 @@
   <si>
     <t>Esito Commissione per l'accesso</t>
   </si>
   <si>
     <t>Data del provvedimento della Commissione per l'accesso</t>
   </si>
   <si>
     <t>Conclusa</t>
   </si>
   <si>
     <t>Privato cittadino</t>
   </si>
   <si>
     <t>Accoglimento accesso</t>
   </si>
   <si>
     <t>Accesso civico generalizzato</t>
   </si>
   <si>
     <t>Altro</t>
   </si>
   <si>
     <t>Accesso documentale</t>
   </si>
   <si>
+    <t>REGISTRO DEGLI ACCESSI - 1° TRIMESTRE 2026</t>
+  </si>
+  <si>
+    <t>ALLA DATA DEL 31.03.2026 NON SONO PERVENUTE RICHIESTE DI ACCESSO CIVICO SEMPLICE</t>
+  </si>
+  <si>
+    <t>Altro: 
+Non luogo a provvedere</t>
+  </si>
+  <si>
     <t>Rappresentante di impresa</t>
   </si>
   <si>
     <t>SI</t>
   </si>
   <si>
-    <t>Rappresentante di gruppo politico</t>
-[...13 lines deleted...]
-    <t>interessi_economici_e_commerciali</t>
+    <t xml:space="preserve">Formale richiesta di accesso agli atti e di accesso ai dati personali – Richiesta documentazione </t>
+  </si>
+  <si>
+    <t>RICHIESTA DI ACCESSO AGLI ATTI AI SENSI DELL'ART. 36 D.LGS. 36/2023 – PROCEDURA NEGOZIATA SENZA BANDO EX ART. 76, C. 2, LETT. B), NN. 2 E 3 DEL D.LGS. 36/2023 PER LA FORNITURA BIENNALE DI PRODOTTI INFUNGIBILI/ESCLUSIVI – FASC. 271/2025</t>
   </si>
   <si>
     <r>
-      <t>richiest</t>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">RICHIESTA DI ACCESSO CIVICO – PRESA VISIONE E COPIA DEI DOCUMENTI  IN MATERIA DI INFEZIONE DA SARS-COV-2 </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>E H5N1 N</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>a esito</t>
+      <t>EI VISONI D'ALLEVAMENTO -</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve"> autopsia </t>
+      <t xml:space="preserve"> RICHIESTA COPIA DOCUMENTAZIONE RELATIVA AL PERIODO DALL'8 OTTOBRE 2025 ALL'ULTIMO DATO DISPONIBILE</t>
     </r>
+  </si>
+  <si>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>carcassa di lupo</t>
+      <t xml:space="preserve">Richiesta per attuazione della legge n. 205/2017 art. 1 commi 435 e 435 bis; dovute retribuzione ex art. 96 Ccnl 19.12.2019 e art 75 CCNL 23.1.2024, appositamente finanziati anche a beneficio dei dirigenti sanitari degli istituti Zooprofilattici Sperimentali - </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve"> </t>
+      <t xml:space="preserve">Richiesta documentazione relativa ai fondi assegnati alla dirigenza area sanità </t>
     </r>
   </si>
   <si>
-    <t>Richiesta accesso agli atti procedura Sintel ID 189684230</t>
-[...268 lines deleted...]
-    <t>L'accesso è da ritenersi concluso per mancata integrazione della richiesta</t>
+    <t>In data 22.12.2025 l'accesso è differito fino al 28.1.2026 al fine di garantire la completezza dell'istruttoria in vista della conclusione del procedimento.
+In data 26.1.2026 comunicazione di non luogo a provvedere per documentazione già trasmessa in precedenti accessi.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="13" x14ac:knownFonts="1">
+  <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
-    </font>
-[...12 lines deleted...]
-      <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
-[...12 lines deleted...]
-    <font>
       <b/>
       <sz val="14"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
-    <font>
-[...3 lines deleted...]
-    </font>
   </fonts>
-  <fills count="5">
+  <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="31"/>
         <bgColor indexed="22"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
-        <bgColor indexed="64"/>
-[...4 lines deleted...]
-        <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="31">
+  <cellXfs count="23">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="7" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...33 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Excel Built-in Normal" xfId="1" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="Normale" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
@@ -1115,81 +801,83 @@
       <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
       <a:lstStyle/>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:T20"/>
+  <dimension ref="A1:T4"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="L3" sqref="L3"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="24.42578125" style="1" customWidth="1"/>
     <col min="2" max="2" width="13.85546875" style="1" customWidth="1"/>
     <col min="3" max="3" width="12" style="1" customWidth="1"/>
     <col min="4" max="4" width="13.140625" style="1" customWidth="1"/>
     <col min="5" max="5" width="16.42578125" style="1" customWidth="1"/>
     <col min="6" max="6" width="41.28515625" style="2" customWidth="1"/>
     <col min="7" max="7" width="16.140625" style="1" customWidth="1"/>
     <col min="8" max="8" width="17" style="1" customWidth="1"/>
     <col min="9" max="9" width="26" style="1" customWidth="1"/>
     <col min="10" max="10" width="30.140625" style="1" customWidth="1"/>
     <col min="11" max="11" width="15.28515625" style="1" customWidth="1"/>
-    <col min="12" max="12" width="33.7109375" style="1" customWidth="1"/>
+    <col min="12" max="12" width="32.85546875" style="1" customWidth="1"/>
     <col min="13" max="13" width="50.7109375" style="1" customWidth="1"/>
     <col min="14" max="14" width="14.140625" style="1" customWidth="1"/>
     <col min="15" max="15" width="15.28515625" style="1" customWidth="1"/>
     <col min="16" max="16" width="8.7109375" style="1"/>
     <col min="17" max="17" width="15.140625" style="1" customWidth="1"/>
     <col min="18" max="18" width="12.7109375" style="1" customWidth="1"/>
     <col min="19" max="19" width="15.42578125" style="1" customWidth="1"/>
     <col min="20" max="16384" width="8.7109375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="18" t="s">
-        <v>64</v>
+      <c r="A1" s="12" t="s">
+        <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:20" ht="77.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="5" t="s">
         <v>3</v>
       </c>
       <c r="E2" s="5" t="s">
         <v>4</v>
       </c>
       <c r="F2" s="5" t="s">
         <v>5</v>
       </c>
       <c r="G2" s="5" t="s">
         <v>6</v>
       </c>
       <c r="H2" s="5" t="s">
@@ -1208,722 +896,157 @@
         <v>11</v>
       </c>
       <c r="M2" s="5" t="s">
         <v>12</v>
       </c>
       <c r="N2" s="5" t="s">
         <v>23</v>
       </c>
       <c r="O2" s="5" t="s">
         <v>24</v>
       </c>
       <c r="P2" s="5" t="s">
         <v>13</v>
       </c>
       <c r="Q2" s="5" t="s">
         <v>14</v>
       </c>
       <c r="R2" s="5" t="s">
         <v>15</v>
       </c>
       <c r="S2" s="5" t="s">
         <v>16</v>
       </c>
       <c r="T2" s="3"/>
     </row>
-    <row r="3" spans="1:20" ht="156" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="12" t="s">
+    <row r="3" spans="1:20" ht="150" x14ac:dyDescent="0.25">
+      <c r="A3" s="9" t="s">
         <v>30</v>
       </c>
-      <c r="B3" s="15">
-[...8 lines deleted...]
-      <c r="E3" s="12" t="s">
+      <c r="B3" s="13">
+        <v>45990</v>
+      </c>
+      <c r="C3" s="9">
+        <v>46013</v>
+      </c>
+      <c r="D3" s="13">
+        <v>46048</v>
+      </c>
+      <c r="E3" s="9" t="s">
         <v>25</v>
       </c>
-      <c r="F3" s="21" t="s">
-[...5 lines deleted...]
-      <c r="H3" s="16">
+      <c r="F3" s="14" t="s">
+        <v>36</v>
+      </c>
+      <c r="G3" s="9" t="s">
+        <v>22</v>
+      </c>
+      <c r="H3" s="10">
+        <v>0</v>
+      </c>
+      <c r="I3" s="15" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="15" t="s">
+        <v>33</v>
+      </c>
+      <c r="K3" s="9">
+        <v>46048</v>
+      </c>
+      <c r="L3" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="M3" s="9"/>
+      <c r="N3" s="10"/>
+      <c r="O3" s="9"/>
+      <c r="P3" s="10"/>
+      <c r="Q3" s="9"/>
+      <c r="R3" s="10"/>
+      <c r="S3" s="9"/>
+      <c r="T3"/>
+    </row>
+    <row r="4" spans="1:20" ht="112.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="9" t="s">
+        <v>30</v>
+      </c>
+      <c r="B4" s="13">
+        <v>46080</v>
+      </c>
+      <c r="C4" s="9">
+        <v>46091</v>
+      </c>
+      <c r="D4" s="13">
+        <v>46092</v>
+      </c>
+      <c r="E4" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="F4" s="14" t="s">
+        <v>37</v>
+      </c>
+      <c r="G4" s="9" t="s">
+        <v>35</v>
+      </c>
+      <c r="H4" s="10">
         <v>1</v>
       </c>
-      <c r="I3" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J3" s="13" t="s">
+      <c r="I4" s="15" t="s">
+        <v>34</v>
+      </c>
+      <c r="J4" s="15" t="s">
         <v>27</v>
       </c>
-      <c r="K3" s="15">
-[...622 lines deleted...]
-      <c r="M20"/>
+      <c r="K4" s="9">
+        <v>46108</v>
+      </c>
+      <c r="L4" s="15"/>
+      <c r="M4" s="19"/>
+      <c r="N4" s="20"/>
+      <c r="O4" s="20"/>
+      <c r="P4" s="20"/>
+      <c r="Q4" s="20"/>
+      <c r="R4" s="20"/>
+      <c r="S4" s="20"/>
     </row>
   </sheetData>
   <sheetProtection selectLockedCells="1" selectUnlockedCells="1"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.51180555555555551" footer="0.51180555555555551"/>
   <pageSetup paperSize="8" scale="53" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AT3"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0"/>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="E4" sqref="E4"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="32.42578125" style="1" customWidth="1"/>
     <col min="2" max="2" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="19.42578125" style="1" customWidth="1"/>
     <col min="4" max="4" width="16.7109375" style="1" customWidth="1"/>
     <col min="5" max="5" width="56" style="1" customWidth="1"/>
     <col min="6" max="7" width="20.42578125" style="1" customWidth="1"/>
     <col min="8" max="8" width="15.140625" style="1" customWidth="1"/>
     <col min="9" max="9" width="28.85546875" style="1" customWidth="1"/>
     <col min="10" max="10" width="10.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="15" style="1" customWidth="1"/>
     <col min="12" max="12" width="10" style="1" customWidth="1"/>
     <col min="13" max="13" width="14.85546875" style="1" customWidth="1"/>
     <col min="14" max="16384" width="8.7109375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:46" ht="68.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="5" t="s">
         <v>17</v>
       </c>
@@ -1938,1307 +1061,319 @@
       </c>
       <c r="F1" s="5" t="s">
         <v>8</v>
       </c>
       <c r="G1" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H1" s="5" t="s">
         <v>10</v>
       </c>
       <c r="I1" s="5" t="s">
         <v>12</v>
       </c>
       <c r="J1" s="5" t="s">
         <v>13</v>
       </c>
       <c r="K1" s="5" t="s">
         <v>14</v>
       </c>
       <c r="L1" s="5" t="s">
         <v>15</v>
       </c>
       <c r="M1" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="N1" s="11"/>
-[...1 lines deleted...]
-      <c r="P1" s="11"/>
+      <c r="N1" s="8"/>
+      <c r="O1" s="8"/>
+      <c r="P1" s="8"/>
       <c r="Q1"/>
       <c r="R1"/>
       <c r="S1"/>
       <c r="T1"/>
       <c r="U1"/>
       <c r="V1"/>
       <c r="W1"/>
       <c r="X1"/>
       <c r="Y1"/>
       <c r="Z1"/>
       <c r="AA1"/>
       <c r="AB1"/>
       <c r="AC1"/>
       <c r="AD1"/>
       <c r="AE1"/>
       <c r="AF1"/>
       <c r="AG1"/>
       <c r="AH1"/>
       <c r="AI1"/>
       <c r="AJ1"/>
       <c r="AK1"/>
       <c r="AL1"/>
       <c r="AM1"/>
       <c r="AN1"/>
       <c r="AO1"/>
       <c r="AP1"/>
       <c r="AQ1"/>
       <c r="AR1"/>
       <c r="AS1"/>
       <c r="AT1"/>
     </row>
     <row r="3" spans="1:46" ht="55.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="17" t="s">
-        <v>63</v>
+      <c r="A3" s="11" t="s">
+        <v>32</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection selectLockedCells="1" selectUnlockedCells="1"/>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.51180555555555551" footer="0.51180555555555551"/>
   <pageSetup paperSize="8" scale="73" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:AT24"/>
+  <dimension ref="A1:AT3"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="G16" workbookViewId="0">
-      <selection activeCell="M24" sqref="M24"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="G2" sqref="G2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="22.28515625" style="1" customWidth="1"/>
     <col min="2" max="2" width="8.7109375" style="1"/>
     <col min="3" max="3" width="21.5703125" style="1" customWidth="1"/>
     <col min="4" max="4" width="16.7109375" style="1" customWidth="1"/>
     <col min="5" max="5" width="19.85546875" style="1" customWidth="1"/>
     <col min="6" max="6" width="20.42578125" style="1" customWidth="1"/>
     <col min="7" max="7" width="63.7109375" style="1" customWidth="1"/>
     <col min="8" max="8" width="16.85546875" style="1" customWidth="1"/>
     <col min="9" max="9" width="16.5703125" style="1" customWidth="1"/>
     <col min="10" max="10" width="20.5703125" style="1" customWidth="1"/>
     <col min="11" max="11" width="23" style="1" customWidth="1"/>
     <col min="12" max="12" width="12.42578125" style="1" customWidth="1"/>
     <col min="13" max="13" width="21.85546875" style="1" customWidth="1"/>
     <col min="14" max="14" width="48.140625" style="1" customWidth="1"/>
     <col min="15" max="15" width="8.7109375" style="1"/>
     <col min="16" max="16" width="12.42578125" style="1" customWidth="1"/>
     <col min="17" max="17" width="9.85546875" style="1" customWidth="1"/>
     <col min="18" max="18" width="14.42578125" style="1" customWidth="1"/>
     <col min="19" max="19" width="8.7109375" style="1"/>
     <col min="20" max="20" width="14.85546875" style="1" customWidth="1"/>
     <col min="21" max="21" width="11.140625" style="1" customWidth="1"/>
     <col min="22" max="22" width="14.5703125" style="1" customWidth="1"/>
     <col min="23" max="16384" width="8.7109375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:46" ht="65.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="4" t="s">
         <v>17</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="D1" s="9" t="s">
+      <c r="D1" s="6" t="s">
         <v>2</v>
       </c>
       <c r="E1" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="F1" s="9" t="s">
+      <c r="F1" s="6" t="s">
         <v>4</v>
       </c>
-      <c r="G1" s="9" t="s">
+      <c r="G1" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="H1" s="9" t="s">
+      <c r="H1" s="6" t="s">
         <v>6</v>
       </c>
-      <c r="I1" s="9" t="s">
+      <c r="I1" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="J1" s="9" t="s">
+      <c r="J1" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="K1" s="9" t="s">
+      <c r="K1" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="L1" s="9" t="s">
+      <c r="L1" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="M1" s="9" t="s">
+      <c r="M1" s="6" t="s">
         <v>11</v>
       </c>
-      <c r="N1" s="9" t="s">
+      <c r="N1" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="O1" s="9" t="s">
+      <c r="O1" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="P1" s="9" t="s">
+      <c r="P1" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="Q1" s="9" t="s">
+      <c r="Q1" s="6" t="s">
         <v>20</v>
       </c>
-      <c r="R1" s="9" t="s">
+      <c r="R1" s="6" t="s">
         <v>21</v>
       </c>
-      <c r="S1" s="9" t="s">
+      <c r="S1" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="T1" s="9" t="s">
+      <c r="T1" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="U1" s="9" t="s">
+      <c r="U1" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="V1" s="9" t="s">
+      <c r="V1" s="6" t="s">
         <v>16</v>
       </c>
       <c r="W1"/>
       <c r="X1"/>
       <c r="Y1"/>
       <c r="Z1"/>
       <c r="AA1"/>
       <c r="AB1"/>
       <c r="AC1"/>
       <c r="AD1"/>
       <c r="AE1"/>
       <c r="AF1"/>
       <c r="AG1"/>
       <c r="AH1"/>
       <c r="AI1"/>
       <c r="AJ1"/>
       <c r="AK1"/>
       <c r="AL1"/>
       <c r="AM1"/>
       <c r="AN1"/>
       <c r="AO1"/>
       <c r="AP1"/>
       <c r="AQ1"/>
       <c r="AR1"/>
       <c r="AS1"/>
       <c r="AT1"/>
     </row>
-    <row r="2" spans="1:46" s="10" customFormat="1" ht="106.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="12" t="s">
+    <row r="2" spans="1:46" s="7" customFormat="1" ht="75" x14ac:dyDescent="0.25">
+      <c r="A2" s="9" t="s">
         <v>28</v>
       </c>
-      <c r="B2" s="16">
-[...3 lines deleted...]
-        <v>45657</v>
+      <c r="B2" s="10">
+        <v>76</v>
+      </c>
+      <c r="C2" s="9">
+        <v>46008</v>
       </c>
       <c r="D2" s="16"/>
-      <c r="E2" s="12"/>
-      <c r="F2" s="16" t="s">
+      <c r="E2" s="16"/>
+      <c r="F2" s="10" t="s">
         <v>25</v>
       </c>
-      <c r="G2" s="12" t="s">
-[...2 lines deleted...]
-      <c r="H2" s="16" t="s">
+      <c r="G2" s="22" t="s">
+        <v>39</v>
+      </c>
+      <c r="H2" s="13" t="s">
         <v>22</v>
       </c>
-      <c r="I2" s="13">
+      <c r="I2" s="10">
         <v>0</v>
       </c>
-      <c r="J2" s="16" t="s">
-[...2 lines deleted...]
-      <c r="K2" s="12" t="s">
+      <c r="J2" s="9" t="s">
+        <v>29</v>
+      </c>
+      <c r="K2" s="17" t="s">
         <v>27</v>
       </c>
-      <c r="L2" s="15">
-[...2 lines deleted...]
-      <c r="M2" s="12"/>
+      <c r="L2" s="18">
+        <v>46031</v>
+      </c>
+      <c r="M2" s="16"/>
       <c r="N2" s="16"/>
-      <c r="O2" s="12"/>
+      <c r="O2" s="16"/>
       <c r="P2" s="16"/>
-      <c r="Q2" s="12"/>
+      <c r="Q2" s="16"/>
       <c r="R2" s="16"/>
-      <c r="S2" s="12"/>
+      <c r="S2" s="16"/>
       <c r="T2" s="16"/>
-      <c r="U2" s="12"/>
+      <c r="U2" s="16"/>
       <c r="V2" s="16"/>
     </row>
-    <row r="3" spans="1:46" ht="120" x14ac:dyDescent="0.25">
-      <c r="A3" s="12" t="s">
+    <row r="3" spans="1:46" ht="75" x14ac:dyDescent="0.25">
+      <c r="A3" s="9" t="s">
         <v>28</v>
       </c>
-      <c r="B3" s="16">
-[...3 lines deleted...]
-        <v>45666</v>
+      <c r="B3" s="10">
+        <v>77</v>
+      </c>
+      <c r="C3" s="9">
+        <v>46037</v>
       </c>
       <c r="D3" s="16"/>
-      <c r="E3" s="12"/>
-      <c r="F3" s="16" t="s">
+      <c r="E3" s="16"/>
+      <c r="F3" s="10" t="s">
         <v>25</v>
       </c>
-      <c r="G3" s="12" t="s">
-        <v>45</v>
+      <c r="G3" s="21" t="s">
+        <v>38</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>22</v>
       </c>
-      <c r="I3" s="16">
+      <c r="I3" s="10">
         <v>0</v>
       </c>
-      <c r="J3" s="12" t="s">
+      <c r="J3" s="9" t="s">
         <v>29</v>
       </c>
-      <c r="K3" s="15" t="s">
+      <c r="K3" s="17" t="s">
         <v>27</v>
       </c>
-      <c r="L3" s="12">
-[...2 lines deleted...]
-      <c r="M3" s="22"/>
+      <c r="L3" s="18">
+        <v>46063</v>
+      </c>
+      <c r="M3" s="16"/>
       <c r="N3" s="16"/>
-      <c r="O3" s="12"/>
+      <c r="O3" s="16"/>
       <c r="P3" s="16"/>
-      <c r="Q3" s="12"/>
+      <c r="Q3" s="16"/>
       <c r="R3" s="16"/>
-      <c r="S3" s="12"/>
+      <c r="S3" s="16"/>
       <c r="T3" s="16"/>
-      <c r="U3" s="12"/>
+      <c r="U3" s="16"/>
       <c r="V3" s="16"/>
-    </row>
-[...986 lines deleted...]
-      <c r="V24" s="22"/>
     </row>
   </sheetData>
   <sheetProtection selectLockedCells="1" selectUnlockedCells="1"/>
-  <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.51181102362204722" footer="0.51181102362204722"/>
-  <pageSetup paperSize="8" scale="49" orientation="landscape" r:id="rId1"/>
+  <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.51180555555555551" footer="0.51180555555555551"/>
+  <pageSetup paperSize="8" scale="48" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fogli di lavoro</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>registro_accesso_documentale</vt:lpstr>
       <vt:lpstr>registro_accesso_civico_semplic</vt:lpstr>
       <vt:lpstr>registro_accesso_civico_general</vt:lpstr>
     </vt:vector>