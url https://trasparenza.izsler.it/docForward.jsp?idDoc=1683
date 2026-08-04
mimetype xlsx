--- v1 (2026-04-29)
+++ v2 (2026-08-04)
@@ -5,68 +5,68 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="20417"/>
   <workbookPr showInkAnnotation="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\affgen-server\AffGen-Progetti\URP\8_Accesso\REGISTRO E MODULISTICA ACCESSO\REGISTRO ACCESSI\2026_REGISTRO ACCESSI_31_03\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\affgen-server\AffGen-Progetti\URP\8_Accesso\REGISTRO E MODULISTICA ACCESSO\REGISTRO ACCESSI\2026_REGISTRO ACCESSI_30_06\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{82BC4AB4-821F-45AE-AD58-8ECAFE99FFD6}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C26CF062-CACC-4C72-A6B9-957AAF9CF69E}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="32760" yWindow="32760" windowWidth="20070" windowHeight="7665" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="32760" yWindow="32760" windowWidth="20070" windowHeight="7665" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="registro_accesso_documentale" sheetId="1" r:id="rId1"/>
     <sheet name="registro_accesso_civico_semplic" sheetId="2" r:id="rId2"/>
     <sheet name="registro_accesso_civico_general" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="191029"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="81" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="135" uniqueCount="57">
   <si>
     <t>Tipo Registro</t>
   </si>
   <si>
     <t>Data presentazione</t>
   </si>
   <si>
     <t>Data inizio sospensione</t>
   </si>
   <si>
     <t>Data fine sospensione</t>
   </si>
   <si>
     <t>Stato della richiesta</t>
   </si>
   <si>
     <t>Oggetto per la pubblicazione</t>
   </si>
   <si>
     <t>Presenza controinteressati</t>
   </si>
   <si>
     <t>Numero controinteressati</t>
   </si>
   <si>
@@ -115,56 +115,50 @@
     <t>NO</t>
   </si>
   <si>
     <t>Esito Commissione per l'accesso</t>
   </si>
   <si>
     <t>Data del provvedimento della Commissione per l'accesso</t>
   </si>
   <si>
     <t>Conclusa</t>
   </si>
   <si>
     <t>Privato cittadino</t>
   </si>
   <si>
     <t>Accoglimento accesso</t>
   </si>
   <si>
     <t>Accesso civico generalizzato</t>
   </si>
   <si>
     <t>Altro</t>
   </si>
   <si>
     <t>Accesso documentale</t>
-  </si>
-[...4 lines deleted...]
-    <t>ALLA DATA DEL 31.03.2026 NON SONO PERVENUTE RICHIESTE DI ACCESSO CIVICO SEMPLICE</t>
   </si>
   <si>
     <t>Altro: 
 Non luogo a provvedere</t>
   </si>
   <si>
     <t>Rappresentante di impresa</t>
   </si>
   <si>
     <t>SI</t>
   </si>
   <si>
     <t xml:space="preserve">Formale richiesta di accesso agli atti e di accesso ai dati personali – Richiesta documentazione </t>
   </si>
   <si>
     <t>RICHIESTA DI ACCESSO AGLI ATTI AI SENSI DELL'ART. 36 D.LGS. 36/2023 – PROCEDURA NEGOZIATA SENZA BANDO EX ART. 76, C. 2, LETT. B), NN. 2 E 3 DEL D.LGS. 36/2023 PER LA FORNITURA BIENNALE DI PRODOTTI INFUNGIBILI/ESCLUSIVI – FASC. 271/2025</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
@@ -203,56 +197,114 @@
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">Richiesta per attuazione della legge n. 205/2017 art. 1 commi 435 e 435 bis; dovute retribuzione ex art. 96 Ccnl 19.12.2019 e art 75 CCNL 23.1.2024, appositamente finanziati anche a beneficio dei dirigenti sanitari degli istituti Zooprofilattici Sperimentali - </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">Richiesta documentazione relativa ai fondi assegnati alla dirigenza area sanità </t>
     </r>
   </si>
   <si>
     <t>In data 22.12.2025 l'accesso è differito fino al 28.1.2026 al fine di garantire la completezza dell'istruttoria in vista della conclusione del procedimento.
 In data 26.1.2026 comunicazione di non luogo a provvedere per documentazione già trasmessa in precedenti accessi.</t>
   </si>
+  <si>
+    <t>ALLA DATA DEL 30.06.2026 NON SONO PERVENUTE RICHIESTE DI ACCESSO CIVICO SEMPLICE</t>
+  </si>
+  <si>
+    <t>REGISTRO DEGLI ACCESSI - 2° TRIMESTRE 2026</t>
+  </si>
+  <si>
+    <t>Istanza di accesso agli atti e richiesta di verifica e attestazione – Rapporto di prova n. 2015/422563</t>
+  </si>
+  <si>
+    <t>Rifiuto accesso</t>
+  </si>
+  <si>
+    <t>AI SENSI DELL'ART.36 D.LGS. 36/2026 LA DOCUMENTAZIONE E' RESA DISPONIBILE MEDIANTE PUBBLICAZIONE SULLA PIATTAFORMA DI APPROVVIGIONAMENTO UTILIZZATA DALLA STAZIONE APPALTANTE.</t>
+  </si>
+  <si>
+    <t>altri_divieti_di_accesso_o_divulgazione</t>
+  </si>
+  <si>
+    <t>Rappresentante di associazione di categoria</t>
+  </si>
+  <si>
+    <t>Incompetenza dell'IZSLER ad evadere l'accesso</t>
+  </si>
+  <si>
+    <t>informazione_non_esistente_o_non_in_possesso</t>
+  </si>
+  <si>
+    <t>Richiesta dati residui fitofarmaci negli alimenti 2025</t>
+  </si>
+  <si>
+    <t>ISTANZA DI ACCESSO AGLI ATTI - DOCUMENTI DI GARA.</t>
+  </si>
+  <si>
+    <t>19/05/2026
+06/06/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+07/04/2026
+27/05/2026
+</t>
+  </si>
+  <si>
+    <t>ISTANZA DI ACCESSO AGLI ATTI AI SENSI DEGLI ARTT. 35-36 DEL D.LGS 36/2023 NONCHE' DEGLI ARTT. 22 ES EGUENTI DELLA L. 241/1990 - APPALTO SPECIFICO INDETTO DA IZSLER PER L'AFFIDAMENTO DEL SERVIZIO DI RACCOLTA, TRASPORTO E CONFERIMENTO DEI RIFIUTI SPECIALI PERICOLOSI DI ORIGINE SANITARIA ED ALTRI - RICHIESTA DOCUMENTI DI GARA.</t>
+  </si>
+  <si>
+    <t>Richiesta trasmissione documentazione relativa  ad esame autoptico eseguito sul cane - RICHIESTA DI ACCESSO FORMALE AI DOCUMENTI AMMINISTRATIVI (LEGGE N. 241/1990).</t>
+  </si>
+  <si>
+    <t>Accesso agli atti - Richiesta copia referto.</t>
+  </si>
+  <si>
+    <t>accesso agli atti legge 241/90 -  richiesta relazione medico legale relativa alla necroscopia effettuata su gatto.</t>
+  </si>
+  <si>
+    <t>Richiesta trasmissione elenco dettagliato delle zoonosi accertate e documentate che riguardano gli animali presenti nei circhi</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="8" x14ac:knownFonts="1">
+  <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -261,113 +313,168 @@
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="31"/>
         <bgColor indexed="22"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="3">
+  <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="23">
+  <cellXfs count="47">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
@@ -377,50 +484,110 @@
     </xf>
     <xf numFmtId="14" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="14" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="8" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyBorder="1"/>
+    <xf numFmtId="2" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1"/>
+    <xf numFmtId="14" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Excel Built-in Normal" xfId="1" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="Normale" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
@@ -801,83 +968,81 @@
       <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
       <a:lstStyle/>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:T4"/>
+  <dimension ref="A1:T21"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView topLeftCell="A7" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="24.42578125" style="1" customWidth="1"/>
     <col min="2" max="2" width="13.85546875" style="1" customWidth="1"/>
     <col min="3" max="3" width="12" style="1" customWidth="1"/>
     <col min="4" max="4" width="13.140625" style="1" customWidth="1"/>
     <col min="5" max="5" width="16.42578125" style="1" customWidth="1"/>
     <col min="6" max="6" width="41.28515625" style="2" customWidth="1"/>
     <col min="7" max="7" width="16.140625" style="1" customWidth="1"/>
     <col min="8" max="8" width="17" style="1" customWidth="1"/>
     <col min="9" max="9" width="26" style="1" customWidth="1"/>
     <col min="10" max="10" width="30.140625" style="1" customWidth="1"/>
     <col min="11" max="11" width="15.28515625" style="1" customWidth="1"/>
     <col min="12" max="12" width="32.85546875" style="1" customWidth="1"/>
     <col min="13" max="13" width="50.7109375" style="1" customWidth="1"/>
     <col min="14" max="14" width="14.140625" style="1" customWidth="1"/>
     <col min="15" max="15" width="15.28515625" style="1" customWidth="1"/>
     <col min="16" max="16" width="8.7109375" style="1"/>
     <col min="17" max="17" width="15.140625" style="1" customWidth="1"/>
     <col min="18" max="18" width="12.7109375" style="1" customWidth="1"/>
     <col min="19" max="19" width="15.42578125" style="1" customWidth="1"/>
     <col min="20" max="16384" width="8.7109375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="12" t="s">
-        <v>31</v>
+        <v>40</v>
       </c>
     </row>
     <row r="2" spans="1:20" ht="77.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="5" t="s">
         <v>3</v>
       </c>
       <c r="E2" s="5" t="s">
         <v>4</v>
       </c>
       <c r="F2" s="5" t="s">
         <v>5</v>
       </c>
       <c r="G2" s="5" t="s">
         <v>6</v>
       </c>
       <c r="H2" s="5" t="s">
@@ -913,139 +1078,403 @@
       <c r="R2" s="5" t="s">
         <v>15</v>
       </c>
       <c r="S2" s="5" t="s">
         <v>16</v>
       </c>
       <c r="T2" s="3"/>
     </row>
     <row r="3" spans="1:20" ht="150" x14ac:dyDescent="0.25">
       <c r="A3" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B3" s="13">
         <v>45990</v>
       </c>
       <c r="C3" s="9">
         <v>46013</v>
       </c>
       <c r="D3" s="13">
         <v>46048</v>
       </c>
       <c r="E3" s="9" t="s">
         <v>25</v>
       </c>
       <c r="F3" s="14" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="G3" s="9" t="s">
         <v>22</v>
       </c>
       <c r="H3" s="10">
         <v>0</v>
       </c>
       <c r="I3" s="15" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="15" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="K3" s="9">
         <v>46048</v>
       </c>
       <c r="L3" s="9" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="M3" s="9"/>
       <c r="N3" s="10"/>
       <c r="O3" s="9"/>
       <c r="P3" s="10"/>
       <c r="Q3" s="9"/>
       <c r="R3" s="10"/>
       <c r="S3" s="9"/>
       <c r="T3"/>
     </row>
     <row r="4" spans="1:20" ht="112.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B4" s="13">
         <v>46080</v>
       </c>
       <c r="C4" s="9">
         <v>46091</v>
       </c>
       <c r="D4" s="13">
         <v>46092</v>
       </c>
       <c r="E4" s="9" t="s">
         <v>25</v>
       </c>
       <c r="F4" s="14" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="G4" s="9" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="H4" s="10">
         <v>1</v>
       </c>
       <c r="I4" s="15" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="J4" s="15" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="9">
         <v>46108</v>
       </c>
       <c r="L4" s="15"/>
       <c r="M4" s="19"/>
       <c r="N4" s="20"/>
       <c r="O4" s="20"/>
       <c r="P4" s="20"/>
       <c r="Q4" s="20"/>
       <c r="R4" s="20"/>
       <c r="S4" s="20"/>
+    </row>
+    <row r="5" spans="1:20" ht="45" x14ac:dyDescent="0.25">
+      <c r="A5" s="23" t="s">
+        <v>30</v>
+      </c>
+      <c r="B5" s="24">
+        <v>46101</v>
+      </c>
+      <c r="C5" s="23"/>
+      <c r="D5" s="24"/>
+      <c r="E5" s="23" t="s">
+        <v>25</v>
+      </c>
+      <c r="F5" s="25" t="s">
+        <v>41</v>
+      </c>
+      <c r="G5" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="H5" s="26">
+        <v>0</v>
+      </c>
+      <c r="I5" s="27" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="K5" s="23">
+        <v>46128</v>
+      </c>
+      <c r="L5" s="27"/>
+      <c r="M5" s="28"/>
+      <c r="N5" s="29"/>
+      <c r="O5" s="29"/>
+      <c r="P5" s="29"/>
+      <c r="Q5" s="29"/>
+      <c r="R5" s="29"/>
+      <c r="S5" s="29"/>
+    </row>
+    <row r="6" spans="1:20" ht="135" x14ac:dyDescent="0.25">
+      <c r="A6" s="9" t="s">
+        <v>30</v>
+      </c>
+      <c r="B6" s="13">
+        <v>46092</v>
+      </c>
+      <c r="C6" s="9">
+        <v>46108</v>
+      </c>
+      <c r="D6" s="13">
+        <v>46115</v>
+      </c>
+      <c r="E6" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="F6" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="G6" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="H6" s="10">
+        <v>1</v>
+      </c>
+      <c r="I6" s="15" t="s">
+        <v>32</v>
+      </c>
+      <c r="J6" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="K6" s="9">
+        <v>46129</v>
+      </c>
+      <c r="L6" s="15"/>
+      <c r="M6" s="30"/>
+      <c r="N6" s="16"/>
+      <c r="O6" s="16"/>
+      <c r="P6" s="16"/>
+      <c r="Q6" s="16"/>
+      <c r="R6" s="16"/>
+      <c r="S6" s="16"/>
+    </row>
+    <row r="7" spans="1:20" ht="75" x14ac:dyDescent="0.25">
+      <c r="A7" s="9" t="s">
+        <v>30</v>
+      </c>
+      <c r="B7" s="13">
+        <v>46111</v>
+      </c>
+      <c r="C7" s="9">
+        <v>46119</v>
+      </c>
+      <c r="D7" s="13">
+        <v>46119</v>
+      </c>
+      <c r="E7" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="F7" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="G7" s="9" t="s">
+        <v>22</v>
+      </c>
+      <c r="H7" s="10">
+        <v>0</v>
+      </c>
+      <c r="I7" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="J7" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="K7" s="9">
+        <v>46139</v>
+      </c>
+      <c r="L7" s="15"/>
+      <c r="M7" s="30"/>
+      <c r="N7" s="16"/>
+      <c r="O7" s="16"/>
+      <c r="P7" s="16"/>
+      <c r="Q7" s="16"/>
+      <c r="R7" s="16"/>
+      <c r="S7" s="16"/>
+    </row>
+    <row r="8" spans="1:20" ht="120" x14ac:dyDescent="0.25">
+      <c r="A8" s="9" t="s">
+        <v>30</v>
+      </c>
+      <c r="B8" s="13">
+        <v>46119</v>
+      </c>
+      <c r="C8" s="9"/>
+      <c r="D8" s="13"/>
+      <c r="E8" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="F8" s="14" t="s">
+        <v>49</v>
+      </c>
+      <c r="G8" s="9" t="s">
+        <v>22</v>
+      </c>
+      <c r="H8" s="10">
+        <v>0</v>
+      </c>
+      <c r="I8" s="15" t="s">
+        <v>32</v>
+      </c>
+      <c r="J8" s="15" t="s">
+        <v>42</v>
+      </c>
+      <c r="K8" s="9">
+        <v>46132</v>
+      </c>
+      <c r="L8" s="15" t="s">
+        <v>43</v>
+      </c>
+      <c r="M8" s="10" t="s">
+        <v>44</v>
+      </c>
+      <c r="N8" s="16"/>
+      <c r="O8" s="16"/>
+      <c r="P8" s="16"/>
+      <c r="Q8" s="16"/>
+      <c r="R8" s="16"/>
+      <c r="S8" s="16"/>
+    </row>
+    <row r="9" spans="1:20" ht="60" x14ac:dyDescent="0.25">
+      <c r="A9" s="9" t="s">
+        <v>30</v>
+      </c>
+      <c r="B9" s="13">
+        <v>46119</v>
+      </c>
+      <c r="C9" s="9" t="s">
+        <v>51</v>
+      </c>
+      <c r="D9" s="9" t="s">
+        <v>50</v>
+      </c>
+      <c r="E9" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="F9" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="G9" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="H9" s="10">
+        <v>2</v>
+      </c>
+      <c r="I9" s="15" t="s">
+        <v>32</v>
+      </c>
+      <c r="J9" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="K9" s="9">
+        <v>46198</v>
+      </c>
+      <c r="L9" s="15"/>
+      <c r="M9" s="30"/>
+      <c r="N9" s="16"/>
+      <c r="O9" s="16"/>
+      <c r="P9" s="16"/>
+      <c r="Q9" s="16"/>
+      <c r="R9" s="16"/>
+      <c r="S9" s="16"/>
+    </row>
+    <row r="10" spans="1:20" ht="45" x14ac:dyDescent="0.25">
+      <c r="A10" s="9" t="s">
+        <v>30</v>
+      </c>
+      <c r="B10" s="13">
+        <v>46160</v>
+      </c>
+      <c r="C10" s="9"/>
+      <c r="D10" s="13"/>
+      <c r="E10" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="F10" s="31" t="s">
+        <v>55</v>
+      </c>
+      <c r="G10" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="H10" s="10">
+        <v>1</v>
+      </c>
+      <c r="I10" s="32" t="s">
+        <v>29</v>
+      </c>
+      <c r="J10" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="K10" s="9">
+        <v>46198</v>
+      </c>
+      <c r="L10" s="15"/>
+      <c r="M10" s="30"/>
+      <c r="N10" s="16"/>
+      <c r="O10" s="16"/>
+      <c r="P10" s="16"/>
+      <c r="Q10" s="16"/>
+      <c r="R10" s="16"/>
+      <c r="S10" s="16"/>
+    </row>
+    <row r="18" spans="4:5" x14ac:dyDescent="0.25">
+      <c r="D18" s="46"/>
+      <c r="E18" s="45"/>
+    </row>
+    <row r="19" spans="4:5" x14ac:dyDescent="0.25">
+      <c r="D19" s="46"/>
+    </row>
+    <row r="20" spans="4:5" x14ac:dyDescent="0.25">
+      <c r="D20" s="46"/>
+      <c r="E20" s="45"/>
+    </row>
+    <row r="21" spans="4:5" x14ac:dyDescent="0.25">
+      <c r="D21" s="46"/>
     </row>
   </sheetData>
   <sheetProtection selectLockedCells="1" selectUnlockedCells="1"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.51180555555555551" footer="0.51180555555555551"/>
   <pageSetup paperSize="8" scale="53" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AT3"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="E4" sqref="E4"/>
+      <selection activeCell="C9" sqref="C9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="32.42578125" style="1" customWidth="1"/>
     <col min="2" max="2" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="19.42578125" style="1" customWidth="1"/>
     <col min="4" max="4" width="16.7109375" style="1" customWidth="1"/>
     <col min="5" max="5" width="56" style="1" customWidth="1"/>
     <col min="6" max="7" width="20.42578125" style="1" customWidth="1"/>
     <col min="8" max="8" width="15.140625" style="1" customWidth="1"/>
     <col min="9" max="9" width="28.85546875" style="1" customWidth="1"/>
     <col min="10" max="10" width="10.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="15" style="1" customWidth="1"/>
     <col min="12" max="12" width="10" style="1" customWidth="1"/>
     <col min="13" max="13" width="14.85546875" style="1" customWidth="1"/>
     <col min="14" max="16384" width="8.7109375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:46" ht="68.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="5" t="s">
         <v>17</v>
@@ -1097,71 +1526,69 @@
       <c r="Y1"/>
       <c r="Z1"/>
       <c r="AA1"/>
       <c r="AB1"/>
       <c r="AC1"/>
       <c r="AD1"/>
       <c r="AE1"/>
       <c r="AF1"/>
       <c r="AG1"/>
       <c r="AH1"/>
       <c r="AI1"/>
       <c r="AJ1"/>
       <c r="AK1"/>
       <c r="AL1"/>
       <c r="AM1"/>
       <c r="AN1"/>
       <c r="AO1"/>
       <c r="AP1"/>
       <c r="AQ1"/>
       <c r="AR1"/>
       <c r="AS1"/>
       <c r="AT1"/>
     </row>
     <row r="3" spans="1:46" ht="55.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="11" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection selectLockedCells="1" selectUnlockedCells="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.51180555555555551" footer="0.51180555555555551"/>
   <pageSetup paperSize="8" scale="73" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:AT3"/>
+  <dimension ref="A1:AT17"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="22.28515625" style="1" customWidth="1"/>
     <col min="2" max="2" width="8.7109375" style="1"/>
     <col min="3" max="3" width="21.5703125" style="1" customWidth="1"/>
     <col min="4" max="4" width="16.7109375" style="1" customWidth="1"/>
     <col min="5" max="5" width="19.85546875" style="1" customWidth="1"/>
     <col min="6" max="6" width="20.42578125" style="1" customWidth="1"/>
     <col min="7" max="7" width="63.7109375" style="1" customWidth="1"/>
     <col min="8" max="8" width="16.85546875" style="1" customWidth="1"/>
     <col min="9" max="9" width="16.5703125" style="1" customWidth="1"/>
     <col min="10" max="10" width="20.5703125" style="1" customWidth="1"/>
     <col min="11" max="11" width="23" style="1" customWidth="1"/>
     <col min="12" max="12" width="12.42578125" style="1" customWidth="1"/>
     <col min="13" max="13" width="21.85546875" style="1" customWidth="1"/>
     <col min="14" max="14" width="48.140625" style="1" customWidth="1"/>
     <col min="15" max="15" width="8.7109375" style="1"/>
     <col min="16" max="16" width="12.42578125" style="1" customWidth="1"/>
     <col min="17" max="17" width="9.85546875" style="1" customWidth="1"/>
     <col min="18" max="18" width="14.42578125" style="1" customWidth="1"/>
     <col min="19" max="19" width="8.7109375" style="1"/>
     <col min="20" max="20" width="14.85546875" style="1" customWidth="1"/>
     <col min="21" max="21" width="11.140625" style="1" customWidth="1"/>
     <col min="22" max="22" width="14.5703125" style="1" customWidth="1"/>
@@ -1254,121 +1681,223 @@
       <c r="AM1"/>
       <c r="AN1"/>
       <c r="AO1"/>
       <c r="AP1"/>
       <c r="AQ1"/>
       <c r="AR1"/>
       <c r="AS1"/>
       <c r="AT1"/>
     </row>
     <row r="2" spans="1:46" s="7" customFormat="1" ht="75" x14ac:dyDescent="0.25">
       <c r="A2" s="9" t="s">
         <v>28</v>
       </c>
       <c r="B2" s="10">
         <v>76</v>
       </c>
       <c r="C2" s="9">
         <v>46008</v>
       </c>
       <c r="D2" s="16"/>
       <c r="E2" s="16"/>
       <c r="F2" s="10" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="22" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="H2" s="13" t="s">
         <v>22</v>
       </c>
       <c r="I2" s="10">
         <v>0</v>
       </c>
       <c r="J2" s="9" t="s">
         <v>29</v>
       </c>
       <c r="K2" s="17" t="s">
         <v>27</v>
       </c>
       <c r="L2" s="18">
         <v>46031</v>
       </c>
       <c r="M2" s="16"/>
       <c r="N2" s="16"/>
       <c r="O2" s="16"/>
       <c r="P2" s="16"/>
       <c r="Q2" s="16"/>
       <c r="R2" s="16"/>
       <c r="S2" s="16"/>
       <c r="T2" s="16"/>
       <c r="U2" s="16"/>
       <c r="V2" s="16"/>
     </row>
     <row r="3" spans="1:46" ht="75" x14ac:dyDescent="0.25">
       <c r="A3" s="9" t="s">
         <v>28</v>
       </c>
       <c r="B3" s="10">
         <v>77</v>
       </c>
       <c r="C3" s="9">
         <v>46037</v>
       </c>
       <c r="D3" s="16"/>
       <c r="E3" s="16"/>
       <c r="F3" s="10" t="s">
         <v>25</v>
       </c>
       <c r="G3" s="21" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>22</v>
       </c>
       <c r="I3" s="10">
         <v>0</v>
       </c>
       <c r="J3" s="9" t="s">
         <v>29</v>
       </c>
       <c r="K3" s="17" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="18">
         <v>46063</v>
       </c>
       <c r="M3" s="16"/>
       <c r="N3" s="16"/>
       <c r="O3" s="16"/>
       <c r="P3" s="16"/>
       <c r="Q3" s="16"/>
       <c r="R3" s="16"/>
       <c r="S3" s="16"/>
       <c r="T3" s="16"/>
       <c r="U3" s="16"/>
       <c r="V3" s="16"/>
+    </row>
+    <row r="4" spans="1:46" ht="45" x14ac:dyDescent="0.25">
+      <c r="A4" s="43" t="s">
+        <v>28</v>
+      </c>
+      <c r="B4" s="38">
+        <v>78</v>
+      </c>
+      <c r="C4" s="40">
+        <v>46097</v>
+      </c>
+      <c r="D4" s="38"/>
+      <c r="E4" s="38"/>
+      <c r="F4" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="G4" s="39" t="s">
+        <v>56</v>
+      </c>
+      <c r="H4" s="37" t="s">
+        <v>22</v>
+      </c>
+      <c r="I4" s="38">
+        <v>0</v>
+      </c>
+      <c r="J4" s="39" t="s">
+        <v>45</v>
+      </c>
+      <c r="K4" s="38" t="s">
+        <v>29</v>
+      </c>
+      <c r="L4" s="40">
+        <v>46120</v>
+      </c>
+      <c r="M4" s="39" t="s">
+        <v>46</v>
+      </c>
+      <c r="N4" s="38" t="s">
+        <v>47</v>
+      </c>
+      <c r="O4" s="38"/>
+      <c r="P4" s="38"/>
+      <c r="Q4" s="38"/>
+      <c r="R4" s="38"/>
+      <c r="S4" s="38"/>
+      <c r="T4" s="38"/>
+      <c r="U4" s="41"/>
+      <c r="V4" s="42"/>
+    </row>
+    <row r="5" spans="1:46" ht="30" x14ac:dyDescent="0.25">
+      <c r="A5" s="9" t="s">
+        <v>28</v>
+      </c>
+      <c r="B5" s="17">
+        <v>79</v>
+      </c>
+      <c r="C5" s="33">
+        <v>46167</v>
+      </c>
+      <c r="D5" s="33">
+        <v>46170</v>
+      </c>
+      <c r="E5" s="33">
+        <v>46170</v>
+      </c>
+      <c r="F5" s="34" t="s">
+        <v>25</v>
+      </c>
+      <c r="G5" s="34" t="s">
+        <v>48</v>
+      </c>
+      <c r="H5" s="34" t="s">
+        <v>22</v>
+      </c>
+      <c r="I5" s="34">
+        <v>0</v>
+      </c>
+      <c r="J5" s="34" t="s">
+        <v>29</v>
+      </c>
+      <c r="K5" s="35" t="s">
+        <v>27</v>
+      </c>
+      <c r="L5" s="36">
+        <v>46190</v>
+      </c>
+      <c r="M5" s="35"/>
+      <c r="N5" s="35"/>
+      <c r="O5" s="35"/>
+      <c r="P5" s="35"/>
+      <c r="Q5" s="35"/>
+      <c r="R5" s="35"/>
+      <c r="S5" s="35"/>
+      <c r="T5" s="35"/>
+      <c r="U5" s="35"/>
+      <c r="V5" s="35"/>
+    </row>
+    <row r="16" spans="1:46" x14ac:dyDescent="0.25">
+      <c r="L16" s="44"/>
+    </row>
+    <row r="17" spans="12:12" x14ac:dyDescent="0.25">
+      <c r="L17" s="44"/>
     </row>
   </sheetData>
   <sheetProtection selectLockedCells="1" selectUnlockedCells="1"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.51180555555555551" footer="0.51180555555555551"/>
   <pageSetup paperSize="8" scale="48" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fogli di lavoro</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>