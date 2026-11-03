--- v2 (2026-08-04)
+++ v3 (2026-11-03)
@@ -5,68 +5,68 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="20417"/>
   <workbookPr showInkAnnotation="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\affgen-server\AffGen-Progetti\URP\8_Accesso\REGISTRO E MODULISTICA ACCESSO\REGISTRO ACCESSI\2026_REGISTRO ACCESSI_30_06\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\affgen-server\AffGen-Progetti\URP\8_Accesso\REGISTRO E MODULISTICA ACCESSO\REGISTRO ACCESSI\2026_REGISTRO ACCESSI_30_09\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C26CF062-CACC-4C72-A6B9-957AAF9CF69E}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8F1DB2A8-3C9E-4C05-A6F2-0CE9345EAEAE}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="32760" yWindow="32760" windowWidth="20070" windowHeight="7665" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="32760" yWindow="32760" windowWidth="20070" windowHeight="7665" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="registro_accesso_documentale" sheetId="1" r:id="rId1"/>
     <sheet name="registro_accesso_civico_semplic" sheetId="2" r:id="rId2"/>
     <sheet name="registro_accesso_civico_general" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="191029"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="135" uniqueCount="57">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="195" uniqueCount="72">
   <si>
     <t>Tipo Registro</t>
   </si>
   <si>
     <t>Data presentazione</t>
   </si>
   <si>
     <t>Data inizio sospensione</t>
   </si>
   <si>
     <t>Data fine sospensione</t>
   </si>
   <si>
     <t>Stato della richiesta</t>
   </si>
   <si>
     <t>Oggetto per la pubblicazione</t>
   </si>
   <si>
     <t>Presenza controinteressati</t>
   </si>
   <si>
     <t>Numero controinteressati</t>
   </si>
   <si>
@@ -198,113 +198,238 @@
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">Richiesta per attuazione della legge n. 205/2017 art. 1 commi 435 e 435 bis; dovute retribuzione ex art. 96 Ccnl 19.12.2019 e art 75 CCNL 23.1.2024, appositamente finanziati anche a beneficio dei dirigenti sanitari degli istituti Zooprofilattici Sperimentali - </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">Richiesta documentazione relativa ai fondi assegnati alla dirigenza area sanità </t>
     </r>
   </si>
   <si>
     <t>In data 22.12.2025 l'accesso è differito fino al 28.1.2026 al fine di garantire la completezza dell'istruttoria in vista della conclusione del procedimento.
 In data 26.1.2026 comunicazione di non luogo a provvedere per documentazione già trasmessa in precedenti accessi.</t>
   </si>
   <si>
-    <t>ALLA DATA DEL 30.06.2026 NON SONO PERVENUTE RICHIESTE DI ACCESSO CIVICO SEMPLICE</t>
-[...4 lines deleted...]
-  <si>
     <t>Istanza di accesso agli atti e richiesta di verifica e attestazione – Rapporto di prova n. 2015/422563</t>
   </si>
   <si>
     <t>Rifiuto accesso</t>
   </si>
   <si>
     <t>AI SENSI DELL'ART.36 D.LGS. 36/2026 LA DOCUMENTAZIONE E' RESA DISPONIBILE MEDIANTE PUBBLICAZIONE SULLA PIATTAFORMA DI APPROVVIGIONAMENTO UTILIZZATA DALLA STAZIONE APPALTANTE.</t>
   </si>
   <si>
     <t>altri_divieti_di_accesso_o_divulgazione</t>
   </si>
   <si>
     <t>Rappresentante di associazione di categoria</t>
   </si>
   <si>
     <t>Incompetenza dell'IZSLER ad evadere l'accesso</t>
   </si>
   <si>
     <t>informazione_non_esistente_o_non_in_possesso</t>
   </si>
   <si>
     <t>Richiesta dati residui fitofarmaci negli alimenti 2025</t>
   </si>
   <si>
     <t>ISTANZA DI ACCESSO AGLI ATTI - DOCUMENTI DI GARA.</t>
   </si>
   <si>
     <t>19/05/2026
 06/06/2026</t>
   </si>
   <si>
     <t xml:space="preserve">
 07/04/2026
 27/05/2026
 </t>
   </si>
   <si>
     <t>ISTANZA DI ACCESSO AGLI ATTI AI SENSI DEGLI ARTT. 35-36 DEL D.LGS 36/2023 NONCHE' DEGLI ARTT. 22 ES EGUENTI DELLA L. 241/1990 - APPALTO SPECIFICO INDETTO DA IZSLER PER L'AFFIDAMENTO DEL SERVIZIO DI RACCOLTA, TRASPORTO E CONFERIMENTO DEI RIFIUTI SPECIALI PERICOLOSI DI ORIGINE SANITARIA ED ALTRI - RICHIESTA DOCUMENTI DI GARA.</t>
   </si>
   <si>
     <t>Richiesta trasmissione documentazione relativa  ad esame autoptico eseguito sul cane - RICHIESTA DI ACCESSO FORMALE AI DOCUMENTI AMMINISTRATIVI (LEGGE N. 241/1990).</t>
   </si>
   <si>
     <t>Accesso agli atti - Richiesta copia referto.</t>
   </si>
   <si>
     <t>accesso agli atti legge 241/90 -  richiesta relazione medico legale relativa alla necroscopia effettuata su gatto.</t>
   </si>
   <si>
     <t>Richiesta trasmissione elenco dettagliato delle zoonosi accertate e documentate che riguardano gli animali presenti nei circhi</t>
+  </si>
+  <si>
+    <t>Richiesta accesso agli atti - invio referto autoptico gatto di proprietà.</t>
+  </si>
+  <si>
+    <t>ALLA DATA DEL 30.09.2026 NON SONO PERVENUTE RICHIESTE DI ACCESSO CIVICO SEMPLICE</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">RICHIESTA DI ACCESSO CIVICO – PRESA VISIONE E COPIA DEI DOCUMENTI IN MATERIA DI INFEZIONE DA SARS-COV-2 NEI VISONI D'ALLEVAMENTO - RICHIESTA COPIA DOCUMENTAZIONE RELATIVA AL PERIODO DALL'11 GENNAIO 2026 ALL'ULTIMO DATO DISPONIBILE
+</t>
+    </r>
+  </si>
+  <si>
+    <t>In corso</t>
+  </si>
+  <si>
+    <t>ACCESSO AGLI ATTI - COPIA DELLA RICHIESTA DI AUTOSPSIA DEL 18.07.2025 SU CANE</t>
+  </si>
+  <si>
+    <t>Richiesta di accesso civico generalizzato - Richiesta numero dei controlli previsti per Regione e provincia autonoma, quota classyfarm casuale, rischio, quota regionale suddiviso per grandi e piccole aziende per: piano nazionale benessere; piano nazionale farmacosorveglianza; biosicurezza.</t>
+  </si>
+  <si>
+    <t>Differimento accesso</t>
+  </si>
+  <si>
+    <t>conduzione_di_indagini_sui_reati_
+e_loro_perseguimento</t>
+  </si>
+  <si>
+    <t>Accoglimento parziale accesso</t>
+  </si>
+  <si>
+    <t>protezione_dei_dati_personali</t>
+  </si>
+  <si>
+    <r>
+      <t>Trasmissione istanza di accesso agli atti — CONCORSO PUBBLICO PER TITOLI ED ESAMI PER LA COPERTURA DI UN POSTO A TEMPO PIENO ED INDETERMINATO DI ASSISTENTE  AMMINISTRATIVO – AREA DEGLI ASSISTENTI - DA ASSEGNARE ALLA SEDE DI BRESCIA</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF00B050"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">- </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>RICHIESTA COPIA VERBALI E PROVE CONCORSUALI</t>
+    </r>
+  </si>
+  <si>
+    <t>RICHIESTA DI ACCESSO AGLI ATTI IN RELAZIONE A DECESSO  CANE  - ESAME NECROSCOPICO E ISTIPATOLOGICO ESEGUITO PRESSO IZSLER.</t>
+  </si>
+  <si>
+    <r>
+      <t>RICHIESTA</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF00B050"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>INFORMAZIONI E DATI TECNICO-SCIENTIFICI E OPERATIVI IN MERITO ALLE ATTIVITA' DI BIOMONITORAGGIO E CONTROLLO ANALITICO CONDOTTE DALL'IZSLER IN MERITO ALLA PRESENZA DI SOSTANZE POLIFLUOROALCHILICHE (PFAS) NELLE FILIERE AGROALIMENTARI E AMBIENTALI DI COMPETENZA TERRITORIALE.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>RICHIESTA DI ACCESSO FORMALE AI DOCUMENTI AMMINISTRATIVI (LEGGE N. 241/1990) - RICHIESTA DOCUMENTAZIONE FOTOGRAFICA INTEGRALE</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">  DI</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color indexed="8"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> ESAME ANATOMOPATOLOGICO.</t>
+    </r>
+  </si>
+  <si>
+    <t>REGISTRO DEGLI ACCESSI - 3° TRIMESTRE 2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> ISTANZA DI ACCESSO AGLI ATTI - RICHIESTA RELAZIONE NECROSCOPICA SU CARCASSA CANE.</t>
+  </si>
+  <si>
+    <t>In data 5.8.2026 l'accesso è differito per procedimento penale pendente fino al nulla osta dell'autorità competente.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="9" x14ac:knownFonts="1">
+  <fonts count="13" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -316,50 +441,75 @@
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FFFF0000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF00B050"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF00B050"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="31"/>
         <bgColor indexed="22"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
@@ -430,51 +580,51 @@
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="47">
+  <cellXfs count="52">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
@@ -544,50 +694,63 @@
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyBorder="1"/>
     <xf numFmtId="2" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1"/>
     <xf numFmtId="14" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="8" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Excel Built-in Normal" xfId="1" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="Normale" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
@@ -968,81 +1131,81 @@
       <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
       <a:lstStyle/>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:T21"/>
+  <dimension ref="A1:T20"/>
   <sheetViews>
-    <sheetView topLeftCell="A7" workbookViewId="0"/>
+    <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="24.42578125" style="1" customWidth="1"/>
     <col min="2" max="2" width="13.85546875" style="1" customWidth="1"/>
     <col min="3" max="3" width="12" style="1" customWidth="1"/>
     <col min="4" max="4" width="13.140625" style="1" customWidth="1"/>
     <col min="5" max="5" width="16.42578125" style="1" customWidth="1"/>
     <col min="6" max="6" width="41.28515625" style="2" customWidth="1"/>
     <col min="7" max="7" width="16.140625" style="1" customWidth="1"/>
     <col min="8" max="8" width="17" style="1" customWidth="1"/>
     <col min="9" max="9" width="26" style="1" customWidth="1"/>
     <col min="10" max="10" width="30.140625" style="1" customWidth="1"/>
     <col min="11" max="11" width="15.28515625" style="1" customWidth="1"/>
     <col min="12" max="12" width="32.85546875" style="1" customWidth="1"/>
     <col min="13" max="13" width="50.7109375" style="1" customWidth="1"/>
     <col min="14" max="14" width="14.140625" style="1" customWidth="1"/>
     <col min="15" max="15" width="15.28515625" style="1" customWidth="1"/>
     <col min="16" max="16" width="8.7109375" style="1"/>
     <col min="17" max="17" width="15.140625" style="1" customWidth="1"/>
     <col min="18" max="18" width="12.7109375" style="1" customWidth="1"/>
     <col min="19" max="19" width="15.42578125" style="1" customWidth="1"/>
     <col min="20" max="16384" width="8.7109375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="12" t="s">
-        <v>40</v>
+        <v>69</v>
       </c>
     </row>
     <row r="2" spans="1:20" ht="77.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="5" t="s">
         <v>3</v>
       </c>
       <c r="E2" s="5" t="s">
         <v>4</v>
       </c>
       <c r="F2" s="5" t="s">
         <v>5</v>
       </c>
       <c r="G2" s="5" t="s">
         <v>6</v>
       </c>
       <c r="H2" s="5" t="s">
@@ -1163,318 +1326,584 @@
       <c r="K4" s="9">
         <v>46108</v>
       </c>
       <c r="L4" s="15"/>
       <c r="M4" s="19"/>
       <c r="N4" s="20"/>
       <c r="O4" s="20"/>
       <c r="P4" s="20"/>
       <c r="Q4" s="20"/>
       <c r="R4" s="20"/>
       <c r="S4" s="20"/>
     </row>
     <row r="5" spans="1:20" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="23" t="s">
         <v>30</v>
       </c>
       <c r="B5" s="24">
         <v>46101</v>
       </c>
       <c r="C5" s="23"/>
       <c r="D5" s="24"/>
       <c r="E5" s="23" t="s">
         <v>25</v>
       </c>
       <c r="F5" s="25" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="G5" s="23" t="s">
         <v>22</v>
       </c>
       <c r="H5" s="26">
         <v>0</v>
       </c>
       <c r="I5" s="27" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="27" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="23">
         <v>46128</v>
       </c>
       <c r="L5" s="27"/>
       <c r="M5" s="28"/>
       <c r="N5" s="29"/>
       <c r="O5" s="29"/>
       <c r="P5" s="29"/>
       <c r="Q5" s="29"/>
       <c r="R5" s="29"/>
       <c r="S5" s="29"/>
     </row>
     <row r="6" spans="1:20" ht="135" x14ac:dyDescent="0.25">
       <c r="A6" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B6" s="13">
         <v>46092</v>
       </c>
       <c r="C6" s="9">
         <v>46108</v>
       </c>
       <c r="D6" s="13">
         <v>46115</v>
       </c>
       <c r="E6" s="9" t="s">
         <v>25</v>
       </c>
       <c r="F6" s="14" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="G6" s="9" t="s">
         <v>33</v>
       </c>
       <c r="H6" s="10">
         <v>1</v>
       </c>
       <c r="I6" s="15" t="s">
         <v>32</v>
       </c>
       <c r="J6" s="15" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="9">
         <v>46129</v>
       </c>
       <c r="L6" s="15"/>
       <c r="M6" s="30"/>
       <c r="N6" s="16"/>
       <c r="O6" s="16"/>
       <c r="P6" s="16"/>
       <c r="Q6" s="16"/>
       <c r="R6" s="16"/>
       <c r="S6" s="16"/>
     </row>
     <row r="7" spans="1:20" ht="75" x14ac:dyDescent="0.25">
       <c r="A7" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B7" s="13">
         <v>46111</v>
       </c>
       <c r="C7" s="9">
         <v>46119</v>
       </c>
       <c r="D7" s="13">
         <v>46119</v>
       </c>
       <c r="E7" s="9" t="s">
         <v>25</v>
       </c>
       <c r="F7" s="14" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="G7" s="9" t="s">
         <v>22</v>
       </c>
       <c r="H7" s="10">
         <v>0</v>
       </c>
       <c r="I7" s="15" t="s">
         <v>29</v>
       </c>
       <c r="J7" s="15" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="9">
         <v>46139</v>
       </c>
       <c r="L7" s="15"/>
       <c r="M7" s="30"/>
       <c r="N7" s="16"/>
       <c r="O7" s="16"/>
       <c r="P7" s="16"/>
       <c r="Q7" s="16"/>
       <c r="R7" s="16"/>
       <c r="S7" s="16"/>
     </row>
     <row r="8" spans="1:20" ht="120" x14ac:dyDescent="0.25">
       <c r="A8" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B8" s="13">
         <v>46119</v>
       </c>
       <c r="C8" s="9"/>
       <c r="D8" s="13"/>
       <c r="E8" s="9" t="s">
         <v>25</v>
       </c>
       <c r="F8" s="14" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="G8" s="9" t="s">
         <v>22</v>
       </c>
       <c r="H8" s="10">
         <v>0</v>
       </c>
       <c r="I8" s="15" t="s">
         <v>32</v>
       </c>
       <c r="J8" s="15" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="K8" s="9">
         <v>46132</v>
       </c>
       <c r="L8" s="15" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="M8" s="10" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="N8" s="16"/>
       <c r="O8" s="16"/>
       <c r="P8" s="16"/>
       <c r="Q8" s="16"/>
       <c r="R8" s="16"/>
       <c r="S8" s="16"/>
     </row>
     <row r="9" spans="1:20" ht="60" x14ac:dyDescent="0.25">
       <c r="A9" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B9" s="13">
         <v>46119</v>
       </c>
       <c r="C9" s="9" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D9" s="9" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="E9" s="9" t="s">
         <v>25</v>
       </c>
       <c r="F9" s="14" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="G9" s="9" t="s">
         <v>33</v>
       </c>
       <c r="H9" s="10">
         <v>2</v>
       </c>
       <c r="I9" s="15" t="s">
         <v>32</v>
       </c>
       <c r="J9" s="15" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="9">
         <v>46198</v>
       </c>
       <c r="L9" s="15"/>
       <c r="M9" s="30"/>
       <c r="N9" s="16"/>
       <c r="O9" s="16"/>
       <c r="P9" s="16"/>
       <c r="Q9" s="16"/>
       <c r="R9" s="16"/>
       <c r="S9" s="16"/>
     </row>
     <row r="10" spans="1:20" ht="45" x14ac:dyDescent="0.25">
       <c r="A10" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B10" s="13">
         <v>46160</v>
       </c>
       <c r="C10" s="9"/>
       <c r="D10" s="13"/>
       <c r="E10" s="9" t="s">
         <v>25</v>
       </c>
       <c r="F10" s="31" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="G10" s="9" t="s">
         <v>33</v>
       </c>
       <c r="H10" s="10">
         <v>1</v>
       </c>
       <c r="I10" s="32" t="s">
         <v>29</v>
       </c>
       <c r="J10" s="15" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="9">
         <v>46198</v>
       </c>
       <c r="L10" s="15"/>
       <c r="M10" s="30"/>
       <c r="N10" s="16"/>
       <c r="O10" s="16"/>
       <c r="P10" s="16"/>
       <c r="Q10" s="16"/>
       <c r="R10" s="16"/>
       <c r="S10" s="16"/>
     </row>
+    <row r="11" spans="1:20" ht="30" x14ac:dyDescent="0.25">
+      <c r="A11" s="49" t="s">
+        <v>30</v>
+      </c>
+      <c r="B11" s="24">
+        <v>46191</v>
+      </c>
+      <c r="C11" s="23">
+        <v>46210</v>
+      </c>
+      <c r="D11" s="13">
+        <v>46220</v>
+      </c>
+      <c r="E11" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="F11" s="48" t="s">
+        <v>55</v>
+      </c>
+      <c r="G11" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="H11" s="10">
+        <v>1</v>
+      </c>
+      <c r="I11" s="15" t="s">
+        <v>26</v>
+      </c>
+      <c r="J11" s="15" t="s">
+        <v>63</v>
+      </c>
+      <c r="K11" s="9">
+        <v>46225</v>
+      </c>
+      <c r="L11" s="47"/>
+      <c r="M11" s="9" t="s">
+        <v>64</v>
+      </c>
+      <c r="N11" s="47"/>
+      <c r="O11" s="47"/>
+      <c r="P11" s="47"/>
+      <c r="Q11" s="47"/>
+      <c r="R11" s="47"/>
+      <c r="S11" s="47"/>
+    </row>
+    <row r="12" spans="1:20" ht="30" x14ac:dyDescent="0.25">
+      <c r="A12" s="9" t="s">
+        <v>30</v>
+      </c>
+      <c r="B12" s="13">
+        <v>46212</v>
+      </c>
+      <c r="C12" s="9">
+        <v>46217</v>
+      </c>
+      <c r="D12" s="13">
+        <v>46227</v>
+      </c>
+      <c r="E12" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="F12" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="G12" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="H12" s="10">
+        <v>1</v>
+      </c>
+      <c r="I12" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="J12" s="15" t="s">
+        <v>63</v>
+      </c>
+      <c r="K12" s="9">
+        <v>46238</v>
+      </c>
+      <c r="L12" s="15"/>
+      <c r="M12" s="9" t="s">
+        <v>64</v>
+      </c>
+      <c r="N12" s="16"/>
+      <c r="O12" s="16"/>
+      <c r="P12" s="16"/>
+      <c r="Q12" s="16"/>
+      <c r="R12" s="16"/>
+      <c r="S12" s="16"/>
+    </row>
+    <row r="13" spans="1:20" ht="60" x14ac:dyDescent="0.25">
+      <c r="A13" s="9" t="s">
+        <v>30</v>
+      </c>
+      <c r="B13" s="13">
+        <v>46224</v>
+      </c>
+      <c r="C13" s="9">
+        <v>46227</v>
+      </c>
+      <c r="D13" s="13">
+        <v>46227</v>
+      </c>
+      <c r="E13" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="F13" s="14" t="s">
+        <v>70</v>
+      </c>
+      <c r="G13" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="H13" s="10">
+        <v>1</v>
+      </c>
+      <c r="I13" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="J13" s="15" t="s">
+        <v>61</v>
+      </c>
+      <c r="K13" s="9">
+        <v>46239</v>
+      </c>
+      <c r="L13" s="51" t="s">
+        <v>71</v>
+      </c>
+      <c r="M13" s="51" t="s">
+        <v>62</v>
+      </c>
+      <c r="N13" s="30"/>
+      <c r="O13" s="30"/>
+      <c r="P13" s="30"/>
+      <c r="Q13" s="30"/>
+      <c r="R13" s="30"/>
+      <c r="S13" s="16"/>
+    </row>
+    <row r="14" spans="1:20" ht="75" x14ac:dyDescent="0.25">
+      <c r="A14" s="9" t="s">
+        <v>30</v>
+      </c>
+      <c r="B14" s="13">
+        <v>46230</v>
+      </c>
+      <c r="C14" s="9"/>
+      <c r="D14" s="13"/>
+      <c r="E14" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="F14" s="31" t="s">
+        <v>68</v>
+      </c>
+      <c r="G14" s="9" t="s">
+        <v>22</v>
+      </c>
+      <c r="H14" s="10">
+        <v>0</v>
+      </c>
+      <c r="I14" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="J14" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="K14" s="9">
+        <v>46241</v>
+      </c>
+      <c r="L14" s="20"/>
+      <c r="M14" s="20"/>
+      <c r="N14" s="20"/>
+      <c r="O14" s="20"/>
+      <c r="P14" s="20"/>
+      <c r="Q14" s="20"/>
+      <c r="R14" s="20"/>
+      <c r="S14" s="20"/>
+    </row>
+    <row r="15" spans="1:20" ht="120" x14ac:dyDescent="0.25">
+      <c r="A15" s="9" t="s">
+        <v>30</v>
+      </c>
+      <c r="B15" s="13">
+        <v>46238</v>
+      </c>
+      <c r="C15" s="9">
+        <v>46252</v>
+      </c>
+      <c r="D15" s="13">
+        <v>46262</v>
+      </c>
+      <c r="E15" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="F15" s="31" t="s">
+        <v>65</v>
+      </c>
+      <c r="G15" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="H15" s="10">
+        <v>14</v>
+      </c>
+      <c r="I15" s="15" t="s">
+        <v>26</v>
+      </c>
+      <c r="J15" s="15" t="s">
+        <v>63</v>
+      </c>
+      <c r="K15" s="9">
+        <v>46276</v>
+      </c>
+      <c r="L15" s="20"/>
+      <c r="M15" s="9" t="s">
+        <v>64</v>
+      </c>
+      <c r="N15" s="20"/>
+      <c r="O15" s="20"/>
+      <c r="P15" s="20"/>
+      <c r="Q15" s="20"/>
+      <c r="R15" s="20"/>
+      <c r="S15" s="20"/>
+    </row>
+    <row r="16" spans="1:20" ht="60" x14ac:dyDescent="0.25">
+      <c r="A16" s="9" t="s">
+        <v>30</v>
+      </c>
+      <c r="B16" s="13">
+        <v>46259</v>
+      </c>
+      <c r="C16" s="9">
+        <v>46276</v>
+      </c>
+      <c r="D16" s="13">
+        <v>46286</v>
+      </c>
+      <c r="E16" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="F16" s="31" t="s">
+        <v>66</v>
+      </c>
+      <c r="G16" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="H16" s="10">
+        <v>1</v>
+      </c>
+      <c r="I16" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="J16" s="15" t="s">
+        <v>63</v>
+      </c>
+      <c r="K16" s="9">
+        <v>46289</v>
+      </c>
+      <c r="L16" s="20"/>
+      <c r="M16" s="9" t="s">
+        <v>64</v>
+      </c>
+      <c r="N16" s="20"/>
+      <c r="O16" s="20"/>
+      <c r="P16" s="20"/>
+      <c r="Q16" s="20"/>
+      <c r="R16" s="20"/>
+      <c r="S16" s="20"/>
+    </row>
+    <row r="17" spans="4:5" x14ac:dyDescent="0.25">
+      <c r="D17" s="46"/>
+      <c r="E17" s="45"/>
+    </row>
     <row r="18" spans="4:5" x14ac:dyDescent="0.25">
       <c r="D18" s="46"/>
-      <c r="E18" s="45"/>
     </row>
     <row r="19" spans="4:5" x14ac:dyDescent="0.25">
       <c r="D19" s="46"/>
+      <c r="E19" s="45"/>
     </row>
     <row r="20" spans="4:5" x14ac:dyDescent="0.25">
       <c r="D20" s="46"/>
-      <c r="E20" s="45"/>
-[...2 lines deleted...]
-      <c r="D21" s="46"/>
     </row>
   </sheetData>
   <sheetProtection selectLockedCells="1" selectUnlockedCells="1"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.51180555555555551" footer="0.51180555555555551"/>
   <pageSetup paperSize="8" scale="53" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AT3"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="C9" sqref="C9"/>
+      <selection activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="32.42578125" style="1" customWidth="1"/>
     <col min="2" max="2" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="19.42578125" style="1" customWidth="1"/>
     <col min="4" max="4" width="16.7109375" style="1" customWidth="1"/>
     <col min="5" max="5" width="56" style="1" customWidth="1"/>
     <col min="6" max="7" width="20.42578125" style="1" customWidth="1"/>
     <col min="8" max="8" width="15.140625" style="1" customWidth="1"/>
     <col min="9" max="9" width="28.85546875" style="1" customWidth="1"/>
     <col min="10" max="10" width="10.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="15" style="1" customWidth="1"/>
     <col min="12" max="12" width="10" style="1" customWidth="1"/>
     <col min="13" max="13" width="14.85546875" style="1" customWidth="1"/>
     <col min="14" max="16384" width="8.7109375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:46" ht="68.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="5" t="s">
         <v>17</v>
@@ -1526,69 +1955,71 @@
       <c r="Y1"/>
       <c r="Z1"/>
       <c r="AA1"/>
       <c r="AB1"/>
       <c r="AC1"/>
       <c r="AD1"/>
       <c r="AE1"/>
       <c r="AF1"/>
       <c r="AG1"/>
       <c r="AH1"/>
       <c r="AI1"/>
       <c r="AJ1"/>
       <c r="AK1"/>
       <c r="AL1"/>
       <c r="AM1"/>
       <c r="AN1"/>
       <c r="AO1"/>
       <c r="AP1"/>
       <c r="AQ1"/>
       <c r="AR1"/>
       <c r="AS1"/>
       <c r="AT1"/>
     </row>
     <row r="3" spans="1:46" ht="55.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="11" t="s">
-        <v>39</v>
+        <v>56</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection selectLockedCells="1" selectUnlockedCells="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.51180555555555551" footer="0.51180555555555551"/>
   <pageSetup paperSize="8" scale="73" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AT17"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="E7" sqref="E7"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="22.28515625" style="1" customWidth="1"/>
     <col min="2" max="2" width="8.7109375" style="1"/>
     <col min="3" max="3" width="21.5703125" style="1" customWidth="1"/>
     <col min="4" max="4" width="16.7109375" style="1" customWidth="1"/>
     <col min="5" max="5" width="19.85546875" style="1" customWidth="1"/>
     <col min="6" max="6" width="20.42578125" style="1" customWidth="1"/>
     <col min="7" max="7" width="63.7109375" style="1" customWidth="1"/>
     <col min="8" max="8" width="16.85546875" style="1" customWidth="1"/>
     <col min="9" max="9" width="16.5703125" style="1" customWidth="1"/>
     <col min="10" max="10" width="20.5703125" style="1" customWidth="1"/>
     <col min="11" max="11" width="23" style="1" customWidth="1"/>
     <col min="12" max="12" width="12.42578125" style="1" customWidth="1"/>
     <col min="13" max="13" width="21.85546875" style="1" customWidth="1"/>
     <col min="14" max="14" width="48.140625" style="1" customWidth="1"/>
     <col min="15" max="15" width="8.7109375" style="1"/>
     <col min="16" max="16" width="12.42578125" style="1" customWidth="1"/>
     <col min="17" max="17" width="9.85546875" style="1" customWidth="1"/>
     <col min="18" max="18" width="14.42578125" style="1" customWidth="1"/>
     <col min="19" max="19" width="8.7109375" style="1"/>
     <col min="20" max="20" width="14.85546875" style="1" customWidth="1"/>
     <col min="21" max="21" width="11.140625" style="1" customWidth="1"/>
     <col min="22" max="22" width="14.5703125" style="1" customWidth="1"/>
@@ -1769,129 +2200,265 @@
       <c r="O3" s="16"/>
       <c r="P3" s="16"/>
       <c r="Q3" s="16"/>
       <c r="R3" s="16"/>
       <c r="S3" s="16"/>
       <c r="T3" s="16"/>
       <c r="U3" s="16"/>
       <c r="V3" s="16"/>
     </row>
     <row r="4" spans="1:46" ht="45" x14ac:dyDescent="0.25">
       <c r="A4" s="43" t="s">
         <v>28</v>
       </c>
       <c r="B4" s="38">
         <v>78</v>
       </c>
       <c r="C4" s="40">
         <v>46097</v>
       </c>
       <c r="D4" s="38"/>
       <c r="E4" s="38"/>
       <c r="F4" s="38" t="s">
         <v>25</v>
       </c>
       <c r="G4" s="39" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="H4" s="37" t="s">
         <v>22</v>
       </c>
       <c r="I4" s="38">
         <v>0</v>
       </c>
       <c r="J4" s="39" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="K4" s="38" t="s">
         <v>29</v>
       </c>
       <c r="L4" s="40">
         <v>46120</v>
       </c>
       <c r="M4" s="39" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="N4" s="38" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="O4" s="38"/>
       <c r="P4" s="38"/>
       <c r="Q4" s="38"/>
       <c r="R4" s="38"/>
       <c r="S4" s="38"/>
       <c r="T4" s="38"/>
       <c r="U4" s="41"/>
       <c r="V4" s="42"/>
     </row>
     <row r="5" spans="1:46" ht="30" x14ac:dyDescent="0.25">
       <c r="A5" s="9" t="s">
         <v>28</v>
       </c>
       <c r="B5" s="17">
         <v>79</v>
       </c>
       <c r="C5" s="33">
         <v>46167</v>
       </c>
       <c r="D5" s="33">
         <v>46170</v>
       </c>
       <c r="E5" s="33">
         <v>46170</v>
       </c>
       <c r="F5" s="34" t="s">
         <v>25</v>
       </c>
       <c r="G5" s="34" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="H5" s="34" t="s">
         <v>22</v>
       </c>
       <c r="I5" s="34">
         <v>0</v>
       </c>
       <c r="J5" s="34" t="s">
         <v>29</v>
       </c>
       <c r="K5" s="35" t="s">
         <v>27</v>
       </c>
       <c r="L5" s="36">
         <v>46190</v>
       </c>
       <c r="M5" s="35"/>
       <c r="N5" s="35"/>
       <c r="O5" s="35"/>
       <c r="P5" s="35"/>
       <c r="Q5" s="35"/>
       <c r="R5" s="35"/>
       <c r="S5" s="35"/>
       <c r="T5" s="35"/>
       <c r="U5" s="35"/>
       <c r="V5" s="35"/>
+    </row>
+    <row r="6" spans="1:46" ht="75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="23" t="s">
+        <v>28</v>
+      </c>
+      <c r="B6" s="49">
+        <v>80</v>
+      </c>
+      <c r="C6" s="40">
+        <v>46189</v>
+      </c>
+      <c r="D6" s="40"/>
+      <c r="E6" s="40"/>
+      <c r="F6" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="G6" s="39" t="s">
+        <v>57</v>
+      </c>
+      <c r="H6" s="38" t="s">
+        <v>22</v>
+      </c>
+      <c r="I6" s="38">
+        <v>0</v>
+      </c>
+      <c r="J6" s="38" t="s">
+        <v>29</v>
+      </c>
+      <c r="K6" s="41" t="s">
+        <v>27</v>
+      </c>
+      <c r="L6" s="50">
+        <v>46211</v>
+      </c>
+      <c r="M6" s="41"/>
+      <c r="N6" s="47"/>
+      <c r="O6" s="47"/>
+      <c r="P6" s="47"/>
+      <c r="Q6" s="47"/>
+      <c r="R6" s="47"/>
+      <c r="S6" s="47"/>
+      <c r="T6" s="47"/>
+      <c r="U6" s="47"/>
+      <c r="V6" s="47"/>
+    </row>
+    <row r="7" spans="1:46" ht="82.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="23" t="s">
+        <v>28</v>
+      </c>
+      <c r="B7" s="49">
+        <v>81</v>
+      </c>
+      <c r="C7" s="40">
+        <v>46213</v>
+      </c>
+      <c r="D7" s="40">
+        <v>46230</v>
+      </c>
+      <c r="E7" s="24">
+        <v>46240</v>
+      </c>
+      <c r="F7" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="G7" s="39" t="s">
+        <v>60</v>
+      </c>
+      <c r="H7" s="38" t="s">
+        <v>33</v>
+      </c>
+      <c r="I7" s="38">
+        <v>1</v>
+      </c>
+      <c r="J7" s="38" t="s">
+        <v>29</v>
+      </c>
+      <c r="K7" s="41" t="s">
+        <v>27</v>
+      </c>
+      <c r="L7" s="50">
+        <v>46244</v>
+      </c>
+      <c r="M7" s="41"/>
+      <c r="N7" s="47"/>
+      <c r="O7" s="47"/>
+      <c r="P7" s="47"/>
+      <c r="Q7" s="47"/>
+      <c r="R7" s="47"/>
+      <c r="S7" s="47"/>
+      <c r="T7" s="47"/>
+      <c r="U7" s="47"/>
+      <c r="V7" s="47"/>
+    </row>
+    <row r="8" spans="1:46" ht="75" x14ac:dyDescent="0.25">
+      <c r="A8" s="23" t="s">
+        <v>28</v>
+      </c>
+      <c r="B8" s="49">
+        <v>82</v>
+      </c>
+      <c r="C8" s="40">
+        <v>46274</v>
+      </c>
+      <c r="D8" s="40"/>
+      <c r="E8" s="24"/>
+      <c r="F8" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="G8" s="39" t="s">
+        <v>67</v>
+      </c>
+      <c r="H8" s="38" t="s">
+        <v>22</v>
+      </c>
+      <c r="I8" s="38">
+        <v>0</v>
+      </c>
+      <c r="J8" s="38" t="s">
+        <v>29</v>
+      </c>
+      <c r="K8" s="41" t="s">
+        <v>27</v>
+      </c>
+      <c r="L8" s="50">
+        <v>46282</v>
+      </c>
+      <c r="M8" s="38"/>
+      <c r="N8" s="39"/>
+      <c r="O8" s="38"/>
+      <c r="P8" s="38"/>
+      <c r="Q8" s="38"/>
+      <c r="R8" s="41"/>
+      <c r="S8" s="20"/>
+      <c r="T8" s="20"/>
+      <c r="U8" s="20"/>
+      <c r="V8" s="20"/>
     </row>
     <row r="16" spans="1:46" x14ac:dyDescent="0.25">
       <c r="L16" s="44"/>
     </row>
     <row r="17" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L17" s="44"/>
     </row>
   </sheetData>
   <sheetProtection selectLockedCells="1" selectUnlockedCells="1"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.51180555555555551" footer="0.51180555555555551"/>
   <pageSetup paperSize="8" scale="48" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fogli di lavoro</vt:lpstr>
       </vt:variant>